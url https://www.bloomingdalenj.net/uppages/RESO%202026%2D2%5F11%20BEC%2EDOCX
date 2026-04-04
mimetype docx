--- v0 (2026-02-12)
+++ v1 (2026-04-04)
@@ -243,69 +243,58 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E4A12B5" w14:textId="27CB1760" w:rsidR="004A1BDE" w:rsidRDefault="003C5DC8" w:rsidP="00CA0A2C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AC211B">
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>BE IT</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> RESOLVED</w:t>
+        <w:t>BE IT RESOLVED</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC211B">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidR="006B6984">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Borough</w:t>
       </w:r>
@@ -539,84 +528,84 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00963476">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Timpanaro </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3FFD4D" w14:textId="77777777" w:rsidR="0067324F" w:rsidRDefault="0067324F" w:rsidP="00CA0A2C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7197560F" w14:textId="4B9F35D7" w:rsidR="0067324F" w:rsidRDefault="0067324F" w:rsidP="00CA0A2C">
+    <w:p w14:paraId="7197560F" w14:textId="4D30EFED" w:rsidR="0067324F" w:rsidRDefault="0067324F" w:rsidP="00CA0A2C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA0A2C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BE IT FURTHER RESOLVED</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, per 2-50.7 of the Borough Code, the Mayor hereby designates Mike Mascitello to serve as chairman and presiding officer of the Commission, effectively </w:t>
-[...7 lines deleted...]
-        <w:t>immediately</w:t>
+        <w:t>, per 2-50.7 of the Borough Code, the Mayor hereby designates Mike Mascitello to serve as chairman and presiding officer of the Commission, effective</w:t>
+      </w:r>
+      <w:r w:rsidR="00681A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> March 5, 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2638C270" w14:textId="481A2EC6" w:rsidR="003C654A" w:rsidRDefault="003C654A" w:rsidP="003C654A">
       <w:r w:rsidRPr="003C654A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3665393B" w14:textId="77777777" w:rsidR="00396B03" w:rsidRPr="00396B03" w:rsidRDefault="00396B03" w:rsidP="00396B03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
@@ -765,51 +754,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1789203850">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085018C"/>
     <w:rsid w:val="00067087"/>
     <w:rsid w:val="000673E3"/>
     <w:rsid w:val="000701C3"/>
     <w:rsid w:val="000B3908"/>
@@ -833,56 +821,58 @@
     <w:rsid w:val="0029130B"/>
     <w:rsid w:val="002D6750"/>
     <w:rsid w:val="002F194C"/>
     <w:rsid w:val="00310B28"/>
     <w:rsid w:val="00353148"/>
     <w:rsid w:val="0039044D"/>
     <w:rsid w:val="00396B03"/>
     <w:rsid w:val="003A7DA1"/>
     <w:rsid w:val="003C5DC8"/>
     <w:rsid w:val="003C654A"/>
     <w:rsid w:val="003D42C5"/>
     <w:rsid w:val="003E7146"/>
     <w:rsid w:val="00411DDA"/>
     <w:rsid w:val="00432CCE"/>
     <w:rsid w:val="0043319C"/>
     <w:rsid w:val="00433B39"/>
     <w:rsid w:val="00465965"/>
     <w:rsid w:val="004920C9"/>
     <w:rsid w:val="004A1BDE"/>
     <w:rsid w:val="004E0DB8"/>
     <w:rsid w:val="005719F3"/>
     <w:rsid w:val="005731A7"/>
     <w:rsid w:val="00573A2E"/>
     <w:rsid w:val="005959A6"/>
     <w:rsid w:val="005B57F1"/>
+    <w:rsid w:val="005F6610"/>
     <w:rsid w:val="0061302B"/>
     <w:rsid w:val="006246BD"/>
     <w:rsid w:val="006356E8"/>
     <w:rsid w:val="0064074E"/>
     <w:rsid w:val="00645BBF"/>
     <w:rsid w:val="0067324F"/>
+    <w:rsid w:val="00681A64"/>
     <w:rsid w:val="006A39B6"/>
     <w:rsid w:val="006B6984"/>
     <w:rsid w:val="006E781D"/>
     <w:rsid w:val="0075233E"/>
     <w:rsid w:val="00764B6D"/>
     <w:rsid w:val="00790B13"/>
     <w:rsid w:val="008014D8"/>
     <w:rsid w:val="0080425B"/>
     <w:rsid w:val="00816C1D"/>
     <w:rsid w:val="0085018C"/>
     <w:rsid w:val="00853E19"/>
     <w:rsid w:val="00856AD9"/>
     <w:rsid w:val="0086029A"/>
     <w:rsid w:val="00863126"/>
     <w:rsid w:val="00871305"/>
     <w:rsid w:val="00887D37"/>
     <w:rsid w:val="00896567"/>
     <w:rsid w:val="008B54DD"/>
     <w:rsid w:val="008D73C6"/>
     <w:rsid w:val="008E49F1"/>
     <w:rsid w:val="00922A21"/>
     <w:rsid w:val="00963476"/>
     <w:rsid w:val="009B3E5E"/>
     <w:rsid w:val="009F589D"/>
     <w:rsid w:val="00A07B87"/>
@@ -1740,69 +1730,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>94</Words>
-  <Characters>529</Characters>
+  <Words>92</Words>
+  <Characters>531</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>BEC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bloomingdale Boro</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>601</CharactersWithSpaces>
+  <CharactersWithSpaces>622</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>BEC</dc:title>
   <dc:subject/>
   <dc:creator>BREEANNA</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>